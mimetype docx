--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1,638 +1,467 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <!-- Generated by Aspose.Words for .NET 20.11.0 -->
   <w:body>
-    <w:p w14:paraId="1CE38770" w14:textId="77777777" w:rsidR="0027406C" w:rsidRDefault="0027406C" w:rsidP="0043129F">
-[...1 lines deleted...]
-        <w:pStyle w:val="SemEspaamento"/>
+    <w:p w:rsidR="0027406C" w:rsidP="0043129F" w14:paraId="65F25EB2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2207"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FCFA6A2" w14:textId="77777777" w:rsidR="0027406C" w:rsidRDefault="00000000" w:rsidP="0027406C">
+    <w:p w:rsidR="0027406C" w:rsidP="0027406C" w14:paraId="312920BD" w14:textId="67643B48">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXPEDIENTE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    PROJETO DE LEI nº </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C38719D" w14:textId="77777777" w:rsidR="0027406C" w:rsidRDefault="00000000" w:rsidP="0027406C">
+    <w:p w:rsidR="0027406C" w:rsidP="0027406C" w14:paraId="11D9BF9D" w14:textId="2F155E4C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DATA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6B68ED" w14:textId="77777777" w:rsidR="0027406C" w:rsidRDefault="00000000" w:rsidP="0027406C">
+    <w:p w:rsidR="0027406C" w:rsidP="0027406C" w14:paraId="6998B26A" w14:textId="61CF43AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PROTOCOLO Nº </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA54496" w14:textId="77777777" w:rsidR="0027406C" w:rsidRDefault="0027406C" w:rsidP="0043129F">
-[...1 lines deleted...]
-        <w:pStyle w:val="SemEspaamento"/>
+    <w:p w:rsidR="0027406C" w:rsidP="0043129F" w14:paraId="736ABE86" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2207"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2244E4F8" w14:textId="77777777" w:rsidR="00F52658" w:rsidRDefault="00F52658" w:rsidP="00F52658">
-[...1 lines deleted...]
-        <w:pStyle w:val="SemEspaamento"/>
+    <w:p w:rsidR="00F52658" w:rsidP="00F52658" w14:paraId="71E52FF2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2207"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4810B398" w14:textId="77777777" w:rsidR="00F52658" w:rsidRDefault="00F52658" w:rsidP="00F52658">
-[...1 lines deleted...]
-        <w:pStyle w:val="SemEspaamento"/>
+    <w:p w:rsidR="00F52658" w:rsidP="00F52658" w14:paraId="006D4C2E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2207"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43C69C38" w14:textId="77777777" w:rsidR="00A649BB" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+    <w:p w:rsidR="00A649BB" w:rsidP="00205E14" w14:paraId="169E6E11" w14:textId="14DD415C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4248"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk212017645"/>
-      <w:r w:rsidRPr="00301A93">
+      <w:r w:rsidRPr="00205E14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dispõe sobre a regulamentação de vagas de estacionamento destinadas a pessoas com Transtorno do Espectro Autista (TEA) no âmbito do Município de Várzea Paulista, e dá outras providências.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3563ED8E" w14:textId="77777777" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00205E14" w:rsidP="00301A93">
+    <w:p w:rsidR="00205E14" w:rsidP="00205E14" w14:paraId="1C475A17" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4248"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B9DBBDC" w14:textId="3CA344F3" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="6D0FC035" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00301A93">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00301A93">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Art. 1º</w:t>
       </w:r>
-      <w:r w:rsidR="00301A93" w:rsidRPr="00301A93">
-[...8 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="4A5BA4E1" w14:textId="3BDFB528">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>Fica assegurada, no âmbito do Município de Várzea Paulista, a reserva de vagas de estacionamento destinadas às pessoas com Transtorno do Espectro Autista (TEA), devidamente identificadas e sinalizadas conforme as normas técnicas e legais vigentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2075FB" w14:textId="77777777" w:rsidR="00301A93" w:rsidRPr="00301A93" w:rsidRDefault="00301A93" w:rsidP="00301A93">
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="38D11E76" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="59C543AC" w14:textId="2EF4973E" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t>Art. 2º</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="10029C79" w14:textId="16531228">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>As vagas de que trata esta Lei serão de uso exclusivo das pessoas com Transtorno do Espectro Autista, mediante a apresentação do Cartão de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA), instituído pela Lei Federal nº 13.977/2020, conhecido como Lei Romeo Mion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDAEE0A" w14:textId="77777777" w:rsidR="00301A93" w:rsidRPr="00301A93" w:rsidRDefault="00301A93" w:rsidP="00301A93">
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="4F399AE8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="51EBDDC9" w14:textId="53AD7F5B" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t>Art. 3º</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="6FF8A506" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>A criação, demarcação, localização e número das vagas de estacionamento destinadas às pessoas com TEA serão definidas e regulamentadas pelo Poder Executivo Municipal, por meio de decreto ou ato normativo próprio, observando-se:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A849F3" w14:textId="77777777" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="30DFC2DA" w14:textId="73DF8598">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3329D8A1" w14:textId="77777777" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I – </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ritérios técnicos de acessibilidade e inclusão;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="1342FFC9" w14:textId="7EB6173D">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="67685ACC" w14:textId="77777777" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">II – </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> demanda local;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="4E8B8DBC" w14:textId="52343027">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="640B42BB" w14:textId="77777777" w:rsidR="00301A93" w:rsidRPr="00301A93" w:rsidRDefault="00301A93" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">III – </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> segurança e a comodidade do usuário.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="5AC94966" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="518C7328" w14:textId="28154B6B" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t>Art. 4º</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="7711C1AA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>As vagas reservadas deverão conter:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142AB793" w14:textId="77777777" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="7F3FA15F" w14:textId="1A629041">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="45D14769" w14:textId="77777777" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I – </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t>inalização horizontal e vertical com o símbolo mundial do autismo (laço com peças de quebra-cabeça), conforme padrões de acessibilidade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="471EBB36" w14:textId="33F5326A">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="08AD6C27" w14:textId="77777777" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00205E14" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">II – </w:t>
+      </w:r>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uso da cor azul, podendo ser acompanhada da expressão “Vaga Preferencial – Pessoa com TEA”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="0100F0A5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="001AC1F4" w14:textId="77777777" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00205E14" w:rsidP="00301A93">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="1C1C9E3E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1D8F6072" w14:textId="77777777" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00205E14" w:rsidP="00301A93">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="2A89E598" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="611019E7" w14:textId="77777777" w:rsidR="00301A93" w:rsidRPr="00301A93" w:rsidRDefault="00301A93" w:rsidP="00301A93">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="10EF8220" w14:textId="784C84A7">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="110348CD" w14:textId="4ADF29F6" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t>Art. 5º</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="67D6AC18" w14:textId="7647CA42">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>É proibida a utilização indevida das vagas reservadas, sujeitando-se o infrator às penalidades previstas no Código de Trânsito Brasileiro (Lei nº 9.503/1997), sem prejuízo de outras sanções cabíveis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAAD058" w14:textId="77777777" w:rsidR="00301A93" w:rsidRPr="00301A93" w:rsidRDefault="00301A93" w:rsidP="00301A93">
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="3194F17B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="6E5D82E0" w14:textId="17611E5A" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t>Art. 6º</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="7CF2D44C" w14:textId="365DCF11">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4B3F3810" w14:textId="77777777" w:rsidR="00301A93" w:rsidRPr="00301A93" w:rsidRDefault="00301A93" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t>O Poder Executivo poderá firmar parcerias com entidades públicas e privadas, associações ou organizações que representem pessoas com Transtorno do Espectro Autista, para fins de divulgação, conscientização e fiscalização do cumprimento desta Lei</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="0AC769D7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F38A9B6" w14:textId="3EA55514" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t>Art. 7º</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="1F3404E5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>O Município deverá promover campanhas educativas e informativas sobre o direito das pessoas com TEA ao uso preferencial das vagas, bem como sobre o respeito às políticas de inclusão.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BEF94E" w14:textId="77777777" w:rsidR="00301A93" w:rsidRPr="00301A93" w:rsidRDefault="00301A93" w:rsidP="00301A93">
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="5B360BEB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="47289BA8" w14:textId="43E026CB" w:rsidR="00205E14" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t>Art. 8º</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="579E8DC7" w14:textId="47DD7CD7">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>O Poder Executivo regulamentará esta Lei no prazo de até 90 (noventa) dias a contar da data de sua publicação.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F1AC78" w14:textId="77777777" w:rsidR="00301A93" w:rsidRPr="00301A93" w:rsidRDefault="00301A93" w:rsidP="00301A93">
+    <w:p w:rsidR="00205E14" w:rsidP="00C22530" w14:paraId="78B1F58A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1CF0A9A4" w14:textId="6F7D911A" w:rsidR="00DA3130" w:rsidRPr="00301A93" w:rsidRDefault="00000000" w:rsidP="00301A93">
+      </w:pPr>
+      <w:r>
+        <w:t>Art. 9º</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA3130" w:rsidP="00C22530" w14:paraId="1E22D370" w14:textId="5E259EB3">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Esta Lei entra em vigor na data de sua publicação.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="57A8B917" w14:textId="77777777" w:rsidR="00205E14" w:rsidRDefault="00205E14" w:rsidP="00DA3130">
+    <w:p w:rsidR="00205E14" w:rsidP="00DA3130" w14:paraId="235A1E21" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ED19040" w14:textId="77777777" w:rsidR="00DA3130" w:rsidRDefault="00000000" w:rsidP="00DA3130">
+    <w:p w:rsidR="00DA3130" w:rsidP="00DA3130" w14:paraId="551F1151" w14:textId="0B3F7850">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -653,317 +482,315 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00205E14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>outubro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4897F2D7" w14:textId="77777777" w:rsidR="00DA3130" w:rsidRDefault="00DA3130" w:rsidP="00DA3130"/>
-    <w:p w14:paraId="084C0B3C" w14:textId="77777777" w:rsidR="00DA3130" w:rsidRDefault="00000000" w:rsidP="00DA3130">
+    <w:p w:rsidR="00DA3130" w:rsidP="00DA3130" w14:paraId="14DF49CE" w14:textId="77777777"/>
+    <w:p w:rsidR="00DA3130" w:rsidP="00DA3130" w14:paraId="121F462C" w14:textId="0B35846D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8460"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GUILHERME ZAFANI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6857AA34" w14:textId="77777777" w:rsidR="00DA3130" w:rsidRDefault="00000000" w:rsidP="00DA3130">
+    <w:p w:rsidR="00DA3130" w:rsidP="00DA3130" w14:paraId="54D3BBEF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8460"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VEREADOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06296995" w14:textId="77777777" w:rsidR="005D6D18" w:rsidRDefault="005D6D18" w:rsidP="00DA3130">
+    <w:p w:rsidR="005D6D18" w:rsidP="00DA3130" w14:paraId="6C21179E" w14:textId="59DD9145">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DC420B0" w14:textId="77777777" w:rsidR="005D6D18" w:rsidRDefault="005D6D18" w:rsidP="0024062A">
+    <w:p w:rsidR="005D6D18" w:rsidP="0024062A" w14:paraId="6323EFD5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6826FC8B" w14:textId="77777777" w:rsidR="0012489F" w:rsidRDefault="0012489F" w:rsidP="00F52658">
+    <w:p w:rsidR="0012489F" w:rsidP="00F52658" w14:paraId="4F6EE2FD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB33D08" w14:textId="77777777" w:rsidR="00205E14" w:rsidRDefault="00205E14" w:rsidP="0012489F">
+    <w:p w:rsidR="00205E14" w:rsidP="0012489F" w14:paraId="55506BAF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09394243" w14:textId="77777777" w:rsidR="00205E14" w:rsidRDefault="00205E14" w:rsidP="0012489F">
+    <w:p w:rsidR="00205E14" w:rsidP="0012489F" w14:paraId="767A1036" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74AFBC75" w14:textId="77777777" w:rsidR="00205E14" w:rsidRDefault="00205E14" w:rsidP="0012489F">
+    <w:p w:rsidR="00205E14" w:rsidP="0012489F" w14:paraId="235F9DA5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14DDD695" w14:textId="77777777" w:rsidR="00205E14" w:rsidRDefault="00205E14" w:rsidP="0012489F">
+    <w:p w:rsidR="00205E14" w:rsidP="0012489F" w14:paraId="0B0BDCED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D7DD232" w14:textId="77777777" w:rsidR="00205E14" w:rsidRDefault="00205E14" w:rsidP="0012489F">
+    <w:p w:rsidR="00205E14" w:rsidP="0012489F" w14:paraId="383B912B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EF58740" w14:textId="77777777" w:rsidR="00205E14" w:rsidRDefault="00205E14" w:rsidP="0012489F">
+    <w:p w:rsidR="00205E14" w:rsidP="0012489F" w14:paraId="1A23A5EF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C52A035" w14:textId="77777777" w:rsidR="00205E14" w:rsidRDefault="00205E14" w:rsidP="0012489F">
+    <w:p w:rsidR="00205E14" w:rsidP="0012489F" w14:paraId="251A4EBC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78D8D1C4" w14:textId="77777777" w:rsidR="00205E14" w:rsidRDefault="00205E14" w:rsidP="0012489F">
+    <w:p w:rsidR="00205E14" w:rsidP="0012489F" w14:paraId="4E42E616" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30F4351B" w14:textId="77777777" w:rsidR="00205E14" w:rsidRDefault="00205E14" w:rsidP="0012489F">
+    <w:p w:rsidR="00205E14" w:rsidP="0012489F" w14:paraId="4621C0F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23A60BAD" w14:textId="77777777" w:rsidR="00205E14" w:rsidRDefault="00205E14" w:rsidP="0012489F">
+    <w:p w:rsidR="00205E14" w:rsidP="0012489F" w14:paraId="03F06B5F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="341AAE89" w14:textId="77777777" w:rsidR="00E4448A" w:rsidRDefault="00E4448A" w:rsidP="0012489F">
+    <w:p w:rsidR="00E4448A" w:rsidP="0012489F" w14:paraId="7E20DBCF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EA68A91" w14:textId="77777777" w:rsidR="00E4448A" w:rsidRDefault="00E4448A" w:rsidP="0012489F">
+    <w:p w:rsidR="00E4448A" w:rsidP="0012489F" w14:paraId="32AED571" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="561EE3D8" w14:textId="77777777" w:rsidR="00F52658" w:rsidRDefault="00000000" w:rsidP="0012489F">
+    <w:p w:rsidR="00F52658" w:rsidP="0012489F" w14:paraId="2C26C9D9" w14:textId="4D9D9D78">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>JUSTIFICATIVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A17C961" w14:textId="77777777" w:rsidR="00F52658" w:rsidRDefault="00F52658" w:rsidP="00F52658">
-[...1 lines deleted...]
-        <w:pStyle w:val="SemEspaamento"/>
+    <w:p w:rsidR="00F52658" w:rsidP="00F52658" w14:paraId="671A6445" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D958E5D" w14:textId="77777777" w:rsidR="0012489F" w:rsidRDefault="00000000" w:rsidP="0012489F">
-      <w:bookmarkStart w:id="1" w:name="_Hlk212017666"/>
+    <w:p w:rsidR="0012489F" w:rsidP="0012489F" w14:paraId="5F902CAB" w14:textId="77777777">
       <w:r>
         <w:t>O presente Projeto de Lei visa garantir maior inclusão, acessibilidade e respeito aos direitos das pessoas com deficiência, assegurando vagas de estacionamento exclusivas e devidamente sinalizadas nos estabelecimentos públicos e privados de uso coletivo do município.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D837700" w14:textId="77777777" w:rsidR="0012489F" w:rsidRDefault="00000000" w:rsidP="0012489F">
+    <w:p w:rsidR="0012489F" w:rsidP="0012489F" w14:paraId="390E8DCA" w14:textId="77777777">
       <w:r>
         <w:t>Além de atender à legislação federal vigente, a proposta contempla também pessoas com deficiência intelectual, transtornos mentais e indivíduos com Transtorno do Espectro Autista (TEA), assegurando-lhes o direito de acesso com dignidade e equidade aos espaços urbanos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67792685" w14:textId="77777777" w:rsidR="0012489F" w:rsidRDefault="00000000" w:rsidP="0012489F">
+    <w:p w:rsidR="0012489F" w:rsidP="0012489F" w14:paraId="7E6246E9" w14:textId="77777777">
       <w:r>
         <w:t>Contamos com a compreensão e apoio dos nobres pares para a aprovação da presente matéria.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="609E22BF" w14:textId="77777777" w:rsidR="0082543E" w:rsidRDefault="00000000" w:rsidP="0082543E">
+    <w:p w:rsidR="0012489F" w:rsidP="0012489F" w14:paraId="1B475241" w14:textId="77777777"/>
+    <w:p w:rsidR="0082543E" w:rsidP="0082543E" w14:paraId="0630B96B" w14:textId="761D1D39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -994,258 +821,258 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>outubro</w:t>
       </w:r>
       <w:r w:rsidR="0012489F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA7F58B" w14:textId="77777777" w:rsidR="0082543E" w:rsidRDefault="0082543E" w:rsidP="0082543E">
+    <w:p w:rsidR="0082543E" w:rsidP="0082543E" w14:paraId="1645EFB4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1" w:firstLine="1985"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F83AE83" w14:textId="77777777" w:rsidR="0082543E" w:rsidRDefault="0082543E" w:rsidP="0082543E">
+    <w:p w:rsidR="0082543E" w:rsidP="0082543E" w14:paraId="140977DA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1" w:firstLine="1985"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19CAA957" w14:textId="77777777" w:rsidR="0082543E" w:rsidRDefault="00000000" w:rsidP="0082543E">
+    <w:p w:rsidR="0082543E" w:rsidP="0082543E" w14:paraId="4A47A728" w14:textId="302028E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8460"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="44"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GUILHERME ZAFANI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECF289A" w14:textId="77777777" w:rsidR="0082543E" w:rsidRDefault="00000000" w:rsidP="0082543E">
+    <w:p w:rsidR="0082543E" w:rsidP="0082543E" w14:paraId="39E495E1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8460"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="44"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VEREADOR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C55660D" w14:textId="77777777" w:rsidR="0012489F" w:rsidRDefault="0012489F" w:rsidP="0082543E">
+    <w:p w:rsidR="0012489F" w:rsidP="0082543E" w14:paraId="698D466F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8460"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="44"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3338CCDA" w14:textId="77777777" w:rsidR="00F52658" w:rsidRDefault="00F52658" w:rsidP="00F52658">
+    <w:p w:rsidR="00F52658" w:rsidP="00F52658" w14:paraId="68EC8686" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25178FA7" w14:textId="77777777" w:rsidR="00F52658" w:rsidRDefault="00F52658" w:rsidP="00F52658">
+    <w:p w:rsidR="00F52658" w:rsidP="00F52658" w14:paraId="54F1A582" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13EEC5F3" w14:textId="77777777" w:rsidR="00DB6722" w:rsidRDefault="00000000" w:rsidP="00DB6722">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00DB6722" w:rsidP="00DB6722" w14:paraId="2C4E383B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>DE-SE CIÊNCIA AO                                                                           LEITURA PROCEDIDA NA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2CAB4E" w14:textId="77777777" w:rsidR="00DB6722" w:rsidRDefault="00000000" w:rsidP="00DB6722">
+    <w:p w:rsidR="00DB6722" w:rsidP="00DB6722" w14:paraId="4FD009F2" w14:textId="5B8B73F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">                         DOUTO PLENÁRIO:                                                                               SESSÃO DE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB4B9BC" w14:textId="77777777" w:rsidR="00DB6722" w:rsidRDefault="00DB6722" w:rsidP="00DB6722">
+    <w:p w:rsidR="00DB6722" w:rsidP="00DB6722" w14:paraId="7B1A72EF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66463870" w14:textId="77777777" w:rsidR="00DB6722" w:rsidRDefault="00DB6722" w:rsidP="00DB6722">
+    <w:p w:rsidR="00DB6722" w:rsidP="00DB6722" w14:paraId="40B83BDA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF0040B" w14:textId="77777777" w:rsidR="00DB6722" w:rsidRDefault="00000000" w:rsidP="00DB6722">
+    <w:p w:rsidR="00DB6722" w:rsidP="00DB6722" w14:paraId="76DCEBF0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">                   ELISEU NOTÁRIO ALVES                                                                     ELISEU NOTÁRIO ALVES </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D7EE4A" w14:textId="77777777" w:rsidR="00DB6722" w:rsidRDefault="00000000" w:rsidP="00DB6722">
+    <w:p w:rsidR="00DB6722" w:rsidP="00DB6722" w14:paraId="14545CE9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="49"/>
         <w:rPr>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">                               PRESIDENTE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
@@ -1268,93 +1095,78 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">          PRESIDENTE</w:t>
-[...5 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>PRESIDENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F52658" w:rsidRPr="00DE0DAA" w:rsidP="00DE0DAA" w14:paraId="65730945" w14:textId="77777777"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -1392,215 +1204,188 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bell MT">
     <w:panose1 w:val="02020503060305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="431F59EC" w14:textId="77777777" w:rsidR="00F14EE6" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00F14EE6" w14:paraId="75BAAA06" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE3C46">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="24C99DBC" w14:textId="77777777" w:rsidR="00F14EE6" w:rsidRDefault="00F14EE6">
+  <w:p w:rsidR="00F14EE6" w14:paraId="1519B1E7" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7392FBB1" w14:textId="77777777" w:rsidR="00F14EE6" w:rsidRPr="00B435C5" w:rsidRDefault="00000000" w:rsidP="008A0B84">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="00F14EE6" w:rsidRPr="00B435C5" w:rsidP="008A0B84" w14:paraId="4C162B3C" w14:textId="4BDE59BD">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="400" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Arial Unicode MS" w:hAnsi="Bell MT" w:cs="Bell MT"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="89535" distR="89535" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="385C90E8" wp14:editId="522FDF35">
+            <wp:anchor distT="0" distB="0" distL="89535" distR="89535" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>910590</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>26035</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="752475" cy="809625"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="largest"/>
               <wp:docPr id="2" name="Caixa de texto 2"/>
-              <wp:cNvGraphicFramePr>
-[...1 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-                  <wps:wsp>
+                  <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="752475" cy="809625"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
-                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                        <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1192E6AC" w14:textId="77777777" w:rsidR="00F14EE6" w:rsidRDefault="00000000" w:rsidP="008A0B84">
+                        <w:p w:rsidR="00F14EE6" w:rsidP="008A0B84" w14:textId="77777777">
                           <w:pPr>
-                            <w:pStyle w:val="Cabealho"/>
+                            <w:pStyle w:val="Header"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00A928F3">
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="pt-BR"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="169CC494" wp14:editId="172E2953">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0">
                                 <wp:extent cx="752475" cy="809625"/>
                                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                 <wp:docPr id="280530944" name="Imagem 1"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="1183997789" name="Imagem 1"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId1">
+                                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                                           <a:extLst>
-                                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                            <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                             </a:ext>
                                           </a:extLst>
                                         </a:blip>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="752475" cy="809625"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:solidFill>
                                           <a:srgbClr val="FFFFFF">
                                             <a:alpha val="0"/>
                                           </a:srgbClr>
                                         </a:solidFill>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
@@ -1608,123 +1393,117 @@
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="385C90E8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Caixa de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71.7pt;margin-top:2.05pt;width:59.25pt;height:63.75pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:7.05pt;mso-wrap-distance-top:0;mso-wrap-distance-right:7.05pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJel2p8wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCpe2MOEWXIsOA&#10;bh3Q7gNkWbaFyaJAKbGzrx8lx+m23obpIFCk9Mj3SG1ux96wo0KvwZZ8ucg5U1ZCrW1b8u/P+3c3&#10;nPkgbC0MWFXyk/L8dvv2zWZwhVpBB6ZWyAjE+mJwJe9CcEWWedmpXvgFOGUp2AD2ItAR26xGMRB6&#10;b7JVnl9lA2DtEKTynrz3U5BvE37TKBkem8arwEzJqbaQdkx7FfdsuxFFi8J1Wp7LEP9QRS+0paQX&#10;qHsRBDugfgXVa4ngoQkLCX0GTaOlShyIzTL/i81TJ5xKXEgc7y4y+f8HK78en9w3ZGH8CCM1MJHw&#10;7gHkD88s7DphW3WHCEOnRE2Jl1GybHC+OD+NUvvCR5Bq+AI1NVkcAiSgscE+qkI8GaFTA04X0dUY&#10;mCTn9Xr1/nrNmaTQTf7harVOGUQxP3bowycFPYtGyZF6msDF8cGHWIwo5isxlwej6702Jh2wrXYG&#10;2VFQ//dpTW+N68TkTTNAGH66mvD+wDA2IlmImFO66EkSRNYT/zBWIwWjFBXUJxIDYRo2+hxkdIA/&#10;ORto0Epu6SdwZj5bkjPO5GzgbFSzIaykhyUPnE3mLkyze3Co245w54bdkeR7neR4qeFcJY1OYnUe&#10;8zibv5/TrZfPuP0FAAD//wMAUEsDBBQABgAIAAAAIQDjGJoJ3QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT4QwEIXvJv6HZky8GLfAEqJI2aiJHt24GnVvXToCkU5JWxb8944nPb58L2++qTaL&#10;HcQRfegdKUhXCQikxpmeWgWvLw+XVyBC1GT04AgVfGOATX16UunSuJme8biLreARCqVW0MU4llKG&#10;pkOrw8qNSMw+nbc6cvStNF7PPG4HmSVJIa3uiS90esT7Dpuv3WQVZNu7x/nN6Gn/8bR9N2Y/+RYv&#10;lDo/W25vQERc4l8ZfvVZHWp2OriJTBAD53ydc1VBnoJgnhXpNYgDg3VagKwr+f+D+gcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCJel2p8wEAANQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDjGJoJ3QAAAAkBAAAPAAAAAAAAAAAAAAAAAE0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
+            <v:shape id="Caixa de texto 2" o:spid="_x0000_s2049" type="#_x0000_t202" style="width:59.25pt;height:63.75pt;margin-top:2.05pt;margin-left:71.7pt;mso-height-percent:0;mso-height-relative:page;mso-position-horizontal-relative:page;mso-width-percent:0;mso-width-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:7.05pt;mso-wrap-distance-right:7.05pt;mso-wrap-distance-top:0;mso-wrap-style:none;position:absolute;visibility:visible;v-text-anchor:top;z-index:251659264" stroked="f">
               <v:fill opacity="0"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="1192E6AC" w14:textId="77777777" w:rsidR="00F14EE6" w:rsidRDefault="00000000" w:rsidP="008A0B84">
+                  <w:p w:rsidR="00F14EE6" w:rsidP="008A0B84" w14:paraId="0A5DAF97" w14:textId="77777777">
                     <w:pPr>
-                      <w:pStyle w:val="Cabealho"/>
+                      <w:pStyle w:val="Header"/>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A928F3">
-[...55 lines deleted...]
-                    </w:r>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                        <wp:extent cx="752475" cy="809625"/>
+                        <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                        <wp:docPr id="1" name="Imagem 1"/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="97134310" name="Imagem 1"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                                  <a:extLst>
+                                    <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="752475" cy="809625"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF">
+                                    <a:alpha val="0"/>
+                                  </a:srgbClr>
+                                </a:solidFill>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="square" side="largest" anchorx="page"/>
+              <w10:wrap type="square" side="largest"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00EB50BA">
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Arial Unicode MS" w:hAnsi="Bell MT" w:cs="Bell MT"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidR="00CF0131">
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Arial Unicode MS" w:hAnsi="Bell MT" w:cs="Bell MT"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -1747,2458 +1526,2441 @@
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Arial Unicode MS" w:hAnsi="Bell MT" w:cs="Bell MT"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Câmara</w:t>
     </w:r>
     <w:r w:rsidRPr="00B435C5">
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Arial Unicode MS" w:hAnsi="Bell MT" w:cs="Bell MT"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve"> Municipal de Várzea Paulista</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="68CEA072" w14:textId="77777777" w:rsidR="00F14EE6" w:rsidRDefault="00000000" w:rsidP="00AD6DAE">
+  <w:p w:rsidR="00F14EE6" w:rsidP="00AD6DAE" w14:paraId="098568ED" w14:textId="3A05F1E8">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="400" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Arial Unicode MS" w:hAnsi="Bell MT"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Arial Unicode MS" w:hAnsi="Bell MT" w:cs="Bell MT"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="00B435C5">
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Arial Unicode MS" w:hAnsi="Bell MT" w:cs="Bell MT"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Estado de São Paulo</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="59EE2C06" w14:textId="77777777" w:rsidR="00F14EE6" w:rsidRPr="00AD6DAE" w:rsidRDefault="00F14EE6" w:rsidP="00AD6DAE">
+  <w:p w:rsidR="00F14EE6" w:rsidRPr="00AD6DAE" w:rsidP="00AD6DAE" w14:paraId="5E17148D" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="400" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Arial Unicode MS" w:hAnsi="Bell MT"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3FE6D028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Numerada"/>
+      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7CF083FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Commarcadores"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="00B663B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9CA6B4C"/>
-    <w:lvl w:ilvl="0" w:tplc="353EDE62">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C94C59E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B4EA113C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8FA05152" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4E8A8A4E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="661EEB9C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75768D9C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2A3CB938" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3CA87C30" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="013D392D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53F2BF42"/>
-    <w:lvl w:ilvl="0" w:tplc="BD3E966A">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E6D6282E">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E710EBA6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2510" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C61491D6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3230" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4198B24A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3950" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6BA2C634" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4670" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7622559C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5390" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A1944AAA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6110" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A9666318" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6830" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="078249C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D5458A2"/>
-    <w:lvl w:ilvl="0" w:tplc="580AF720">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1D8E44CC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B434E6AC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DFE62F0A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DDE6538A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48C4E358" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="422E423C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7B607C62" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="471C907A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="099C4F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCCC007E"/>
-    <w:lvl w:ilvl="0" w:tplc="20D4AFC0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0026F80E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B32AFD10" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="00925D30" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5F3E4018" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="301884AC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35D0EA1C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E3F25C4E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99421C7E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="183428A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D6458F6"/>
-    <w:lvl w:ilvl="0" w:tplc="C2086536">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45D8C562" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E4D8DC30" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D46A6FC4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="462ED60E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55563990" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CC0A4F2A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4F8868F2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7EBA16B2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="1A2074A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC6CFB90"/>
-    <w:lvl w:ilvl="0" w:tplc="4AB8DF40">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3B84C39C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D28A7E52" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3218" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6FFA5EE6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3938" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19D0A56C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4658" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B6128378" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5378" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2EF831BC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5E78B17C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59102D64" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="228C0F8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F986D38"/>
-    <w:lvl w:ilvl="0" w:tplc="59824028">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A54E504E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3EC8ED48" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82B605F6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="247C2726" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="513C02EC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6DD603BA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71D0B454" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="991C55A2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="233D0FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23AE34D2"/>
-    <w:lvl w:ilvl="0" w:tplc="3B3E0D4C">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="377"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="996EAC12" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CE9496C8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21D6856C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E7C29736" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6058AF12" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FB4C3AF2" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B4A47FCC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1878FF66" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="26BB0CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4482CFE"/>
-    <w:lvl w:ilvl="0" w:tplc="A2868ECA">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56649942" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2546303A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8864CF68" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60BC9D7C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="152A3724" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="BF661E9C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B858B2C0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="EACC1C70" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="29316899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71928912"/>
-    <w:lvl w:ilvl="0" w:tplc="FB56DDC2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F2381682" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="EA08E486" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A510E042" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0686A1DA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B26C8EE8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FEE06B6E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CA688478" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8DFA40E4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="3D437595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D2EBC82"/>
-    <w:lvl w:ilvl="0" w:tplc="B36A92C8">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A6AE154A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2781" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="031219A6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3501" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56DC8C64" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4221" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43A684C4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4941" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E30CD8D0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5661" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49A470F0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6381" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35A2EEBE" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7101" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78608924" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7821" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="4BC3339E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1FECD00"/>
-    <w:lvl w:ilvl="0" w:tplc="9764422E">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="573644AE" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4508CB36" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81A2CC0E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E9D8C7A4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="845C36BA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D9E0DEF6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1960B66E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24CAC3A4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="57D55549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A344E170"/>
-    <w:lvl w:ilvl="0" w:tplc="9092C622">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A5EC0098" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11D09AF0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7980C13C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D58ACF66" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33220DCE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FEEAEF70" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4F500F6A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94B2D8DE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="59CC29EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3CE33C2"/>
-    <w:lvl w:ilvl="0" w:tplc="54F00212">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A3BCE9B0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8B00F2DA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24702CEA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9336E168" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="DD768F2A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A8380926" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5E6E0CF2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0332DB4E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="5AB230F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A1E8B00"/>
-    <w:lvl w:ilvl="0" w:tplc="944458B0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Inciso"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1267"/>
         </w:tabs>
         <w:ind w:left="1267" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B9021EAC">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2007"/>
         </w:tabs>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="051E8C6A">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2727"/>
         </w:tabs>
         <w:ind w:left="2727" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6366C8E2">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3447"/>
         </w:tabs>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12ACAB46" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4167"/>
         </w:tabs>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1D0CC7E0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4887"/>
         </w:tabs>
         <w:ind w:left="4887" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5C28D6FC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5607"/>
         </w:tabs>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2CE49E36" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6327"/>
         </w:tabs>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F7704D46" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7047"/>
         </w:tabs>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="5FCA046E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38267A4A"/>
-    <w:lvl w:ilvl="0" w:tplc="B628A40E">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="405A319E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D37016D4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3F9CB174" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2E781B3E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8542B136" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DA2EB08E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E9200134" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9F504434" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="60C35BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC9C5C8C"/>
-    <w:lvl w:ilvl="0" w:tplc="39C221BA">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3F5AD358" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="942AA9AE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E3A02FFC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27101B02" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="823A709C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6FCE995E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59F473FA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AD7ABB4C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="644460E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FECF576"/>
-    <w:lvl w:ilvl="0" w:tplc="03AADEB2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FA7ABD36" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3B463C52" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3218" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7F94C55A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3938" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9236A19E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4658" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A46C5AC6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5378" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E9C49606" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D20C9CE2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F1FE577A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="66CA2639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EC4A286"/>
-    <w:lvl w:ilvl="0" w:tplc="67824DE0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E93643F8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12E8B05E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BBECF6D6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F5763BC2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="09484E82" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4FE0C94A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9E7EEB44" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10FAAF94" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="686824D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F14A45B0"/>
-    <w:lvl w:ilvl="0" w:tplc="E1784B1E">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11066AB2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C79C4FA6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3218" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1DAC947A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3938" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="778835EE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4658" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5FB62B34" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5378" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DFB6C828" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29AC23C0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="060EC322" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="73955F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4094F346"/>
-    <w:lvl w:ilvl="0" w:tplc="6EC6125C">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D3AE3666" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57BE681C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95E01EBC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="579A1D4E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A4049FFC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="172A294A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88545E64" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BFD4A262" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="78BA4C03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CAAFB12"/>
-    <w:lvl w:ilvl="0" w:tplc="00FAC318">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0FBE5090" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22CA258A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8A44EA4A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CAC47C4E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3B6C2AC6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4DDA016A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90D6E016" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56A09528" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="7CE948AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6EC5ADA"/>
-    <w:lvl w:ilvl="0" w:tplc="9BC8B250">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14D0BFC8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E8E067C0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C13EDBA8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4E50B064" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7F6605CE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17F42E96" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A9DCEB7C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85BAD3A2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="326136671">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="791441640">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="660158546">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="538057546">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1714960878">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="436755116">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1135679556">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="254870391">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="865289411">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="324667805">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1601335747">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="442309395">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="73822474">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="55710458">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1684552114">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1732727701">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="194587158">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1507015660">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1700663098">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1389452197">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="2065173016">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="877201217">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1886864041">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1556043095">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="2055349518">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="811367546">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A0B84"/>
     <w:rsid w:val="0000041F"/>
     <w:rsid w:val="00003B07"/>
     <w:rsid w:val="00003C41"/>
     <w:rsid w:val="00004544"/>
     <w:rsid w:val="000061D7"/>
     <w:rsid w:val="00011B22"/>
     <w:rsid w:val="00013E2A"/>
     <w:rsid w:val="0001518C"/>
     <w:rsid w:val="00016332"/>
     <w:rsid w:val="00023E83"/>
     <w:rsid w:val="00024AFB"/>
     <w:rsid w:val="000277D3"/>
     <w:rsid w:val="000318F1"/>
     <w:rsid w:val="000328BE"/>
     <w:rsid w:val="0003501C"/>
@@ -4302,51 +4064,50 @@
     <w:rsid w:val="00286119"/>
     <w:rsid w:val="00294816"/>
     <w:rsid w:val="00296A91"/>
     <w:rsid w:val="002A0D60"/>
     <w:rsid w:val="002A1886"/>
     <w:rsid w:val="002A201A"/>
     <w:rsid w:val="002A2590"/>
     <w:rsid w:val="002A28DF"/>
     <w:rsid w:val="002A773F"/>
     <w:rsid w:val="002C1F0E"/>
     <w:rsid w:val="002C3BC7"/>
     <w:rsid w:val="002C5E19"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="002D1F73"/>
     <w:rsid w:val="002E3A8A"/>
     <w:rsid w:val="002E5217"/>
     <w:rsid w:val="002F23B8"/>
     <w:rsid w:val="002F2A91"/>
     <w:rsid w:val="002F41A1"/>
     <w:rsid w:val="002F5D08"/>
     <w:rsid w:val="002F66B4"/>
     <w:rsid w:val="002F6FA5"/>
     <w:rsid w:val="002F7478"/>
     <w:rsid w:val="002F7A75"/>
     <w:rsid w:val="00300B17"/>
-    <w:rsid w:val="00301A93"/>
     <w:rsid w:val="0030247B"/>
     <w:rsid w:val="00302593"/>
     <w:rsid w:val="00302758"/>
     <w:rsid w:val="00302FDF"/>
     <w:rsid w:val="00304395"/>
     <w:rsid w:val="00305ED6"/>
     <w:rsid w:val="003067A7"/>
     <w:rsid w:val="00307230"/>
     <w:rsid w:val="00307D97"/>
     <w:rsid w:val="003153D7"/>
     <w:rsid w:val="00321137"/>
     <w:rsid w:val="0032278B"/>
     <w:rsid w:val="00323BCE"/>
     <w:rsid w:val="00326FE9"/>
     <w:rsid w:val="00327377"/>
     <w:rsid w:val="0033024A"/>
     <w:rsid w:val="003355C1"/>
     <w:rsid w:val="00337492"/>
     <w:rsid w:val="003409BC"/>
     <w:rsid w:val="00341546"/>
     <w:rsid w:val="00341A47"/>
     <w:rsid w:val="003429BC"/>
     <w:rsid w:val="003447E7"/>
     <w:rsid w:val="00354C00"/>
     <w:rsid w:val="00360FC2"/>
@@ -4728,51 +4489,50 @@
     <w:rsid w:val="00B3346B"/>
     <w:rsid w:val="00B37A82"/>
     <w:rsid w:val="00B422CB"/>
     <w:rsid w:val="00B435C5"/>
     <w:rsid w:val="00B46056"/>
     <w:rsid w:val="00B5393D"/>
     <w:rsid w:val="00B55272"/>
     <w:rsid w:val="00B55EE8"/>
     <w:rsid w:val="00B56FAB"/>
     <w:rsid w:val="00B5708B"/>
     <w:rsid w:val="00B620ED"/>
     <w:rsid w:val="00B66E67"/>
     <w:rsid w:val="00B704E5"/>
     <w:rsid w:val="00B81A7C"/>
     <w:rsid w:val="00B95290"/>
     <w:rsid w:val="00B96A46"/>
     <w:rsid w:val="00BA0D3C"/>
     <w:rsid w:val="00BA4AD3"/>
     <w:rsid w:val="00BA4DE6"/>
     <w:rsid w:val="00BA6A96"/>
     <w:rsid w:val="00BB21DE"/>
     <w:rsid w:val="00BC3274"/>
     <w:rsid w:val="00BC539E"/>
     <w:rsid w:val="00BC6543"/>
     <w:rsid w:val="00BC70B5"/>
-    <w:rsid w:val="00BD14CE"/>
     <w:rsid w:val="00BD1DBB"/>
     <w:rsid w:val="00BD73D9"/>
     <w:rsid w:val="00BE002D"/>
     <w:rsid w:val="00BE62F9"/>
     <w:rsid w:val="00BF0A4B"/>
     <w:rsid w:val="00BF1D63"/>
     <w:rsid w:val="00BF3B6B"/>
     <w:rsid w:val="00BF7FFE"/>
     <w:rsid w:val="00C01C81"/>
     <w:rsid w:val="00C1106A"/>
     <w:rsid w:val="00C14FA0"/>
     <w:rsid w:val="00C22530"/>
     <w:rsid w:val="00C22B70"/>
     <w:rsid w:val="00C23AB6"/>
     <w:rsid w:val="00C25132"/>
     <w:rsid w:val="00C25F50"/>
     <w:rsid w:val="00C306D2"/>
     <w:rsid w:val="00C33B8A"/>
     <w:rsid w:val="00C36700"/>
     <w:rsid w:val="00C408F5"/>
     <w:rsid w:val="00C44249"/>
     <w:rsid w:val="00C449E3"/>
     <w:rsid w:val="00C47211"/>
     <w:rsid w:val="00C4761B"/>
     <w:rsid w:val="00C5237E"/>
@@ -4838,51 +4598,50 @@
     <w:rsid w:val="00DA61A0"/>
     <w:rsid w:val="00DB5A42"/>
     <w:rsid w:val="00DB5B55"/>
     <w:rsid w:val="00DB6722"/>
     <w:rsid w:val="00DC3204"/>
     <w:rsid w:val="00DC3F91"/>
     <w:rsid w:val="00DC7699"/>
     <w:rsid w:val="00DC7D3A"/>
     <w:rsid w:val="00DD363C"/>
     <w:rsid w:val="00DD387F"/>
     <w:rsid w:val="00DD533C"/>
     <w:rsid w:val="00DD5BA9"/>
     <w:rsid w:val="00DE0DAA"/>
     <w:rsid w:val="00DE1585"/>
     <w:rsid w:val="00DE16C8"/>
     <w:rsid w:val="00DE551C"/>
     <w:rsid w:val="00DE581A"/>
     <w:rsid w:val="00DF013D"/>
     <w:rsid w:val="00E057F8"/>
     <w:rsid w:val="00E06040"/>
     <w:rsid w:val="00E1273D"/>
     <w:rsid w:val="00E20994"/>
     <w:rsid w:val="00E2230D"/>
     <w:rsid w:val="00E25670"/>
     <w:rsid w:val="00E322CB"/>
-    <w:rsid w:val="00E324CA"/>
     <w:rsid w:val="00E32EAA"/>
     <w:rsid w:val="00E354BB"/>
     <w:rsid w:val="00E4448A"/>
     <w:rsid w:val="00E467FE"/>
     <w:rsid w:val="00E501CA"/>
     <w:rsid w:val="00E50A27"/>
     <w:rsid w:val="00E52441"/>
     <w:rsid w:val="00E57AF5"/>
     <w:rsid w:val="00E67D4C"/>
     <w:rsid w:val="00E70BAD"/>
     <w:rsid w:val="00E70CB3"/>
     <w:rsid w:val="00E74A97"/>
     <w:rsid w:val="00E86A13"/>
     <w:rsid w:val="00E9392F"/>
     <w:rsid w:val="00E962D1"/>
     <w:rsid w:val="00EA3A2C"/>
     <w:rsid w:val="00EB4D3C"/>
     <w:rsid w:val="00EB50BA"/>
     <w:rsid w:val="00EB5753"/>
     <w:rsid w:val="00EB5FE2"/>
     <w:rsid w:val="00EB6E51"/>
     <w:rsid w:val="00EB7BDF"/>
     <w:rsid w:val="00EB7EB3"/>
     <w:rsid w:val="00EC0A9C"/>
     <w:rsid w:val="00EC210B"/>
@@ -4931,79 +4690,60 @@
     <w:rsid w:val="00F95AB5"/>
     <w:rsid w:val="00F95C50"/>
     <w:rsid w:val="00F9636A"/>
     <w:rsid w:val="00FA0F1F"/>
     <w:rsid w:val="00FA14C5"/>
     <w:rsid w:val="00FA3AC8"/>
     <w:rsid w:val="00FA4091"/>
     <w:rsid w:val="00FA4601"/>
     <w:rsid w:val="00FA6097"/>
     <w:rsid w:val="00FA735D"/>
     <w:rsid w:val="00FA7611"/>
     <w:rsid w:val="00FB3A11"/>
     <w:rsid w:val="00FC0F37"/>
     <w:rsid w:val="00FC1C07"/>
     <w:rsid w:val="00FC266F"/>
     <w:rsid w:val="00FC4E40"/>
     <w:rsid w:val="00FC678F"/>
     <w:rsid w:val="00FC782A"/>
     <w:rsid w:val="00FD0A52"/>
     <w:rsid w:val="00FE2092"/>
     <w:rsid w:val="00FE3C46"/>
     <w:rsid w:val="00FF4E13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
-    <m:brkBin m:val="before"/>
-[...8 lines deleted...]
-    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...7 lines deleted...]
-  <w14:docId w14:val="0FAADB41"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E936DBA5-3AA0-4A28-A1F3-7A3434F1A6AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5354,819 +5094,819 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D73318"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:qFormat/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D663F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo5Char"/>
     <w:qFormat/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Char"/>
     <w:qFormat/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo7Char"/>
     <w:qFormat/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo8Char"/>
     <w:qFormat/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:qFormat/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A0B84"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Cabealho"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A0B84"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rodap">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A0B84"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Rodap"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A0B84"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005C1408"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodebalo">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00794A67"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
-    <w:link w:val="Textodebalo"/>
+    <w:link w:val="BalloonText"/>
     <w:rsid w:val="00794A67"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00101D78"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
-    <w:link w:val="Textodenotaderodap"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00101D78"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaderodap">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00101D78"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00101D78"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="Fontepargpadro"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D559D2"/>
   </w:style>
-  <w:style w:type="character" w:styleId="nfase">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rsid w:val="00D559D2"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Commarcadores">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008016CC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
     <w:rsid w:val="0072791C"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
-    <w:link w:val="Corpodetexto"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="0072791C"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="SemEspaamento">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D73318"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
-    <w:link w:val="Ttulo1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00D73318"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Recuodecorpodetexto2">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Recuodecorpodetexto2Char"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0061621E"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Recuodecorpodetexto2Char">
     <w:name w:val="Recuo de corpo de texto 2 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Recuodecorpodetexto2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
     <w:rsid w:val="0061621E"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
     <w:rsid w:val="0061621E"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Forte">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002A2590"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D663F3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D663F3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
     <w:name w:val="Título 4 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
     <w:name w:val="Título 5 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo5"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
     <w:name w:val="Título 6 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo6"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
     <w:name w:val="Título 7 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo7"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
     <w:name w:val="Título 8 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo8"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
     <w:name w:val="Título 9 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TtuloChar"/>
     <w:qFormat/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
     <w:name w:val="Título Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Ttulo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodetexto2">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Corpodetexto2Char"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto2Char">
     <w:name w:val="Corpo de texto 2 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Corpodetexto2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Recuodecorpodetexto">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RecuodecorpodetextoChar"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RecuodecorpodetextoChar">
     <w:name w:val="Recuo de corpo de texto Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Recuodecorpodetexto"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pr-formataoHTML">
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Pr-formataoHTMLChar"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Pr-formataoHTMLChar">
     <w:name w:val="Pré-formatação HTML Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Pr-formataoHTML"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Recuodecorpodetexto3">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Recuodecorpodetexto3Char"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="1134"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Recuodecorpodetexto3Char">
     <w:name w:val="Recuo de corpo de texto 3 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Recuodecorpodetexto3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent3"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodetexto3">
+  <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Corpodetexto3Char"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto3Char">
     <w:name w:val="Corpo de texto 3 Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Corpodetexto3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TextosemFormatao">
+  <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextosemFormataoChar"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextosemFormataoChar">
     <w:name w:val="Texto sem Formatação Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="TextosemFormatao"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Padro">
     <w:name w:val="Padrão"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Inciso">
     <w:name w:val="Inciso"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
@@ -6308,98 +6048,98 @@
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subttulo">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubttuloChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
     <w:name w:val="Subtítulo Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Subttulo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ecxmsonormal">
     <w:name w:val="ecxmsonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fonte14a">
     <w:name w:val="fonte14a"/>
     <w:rsid w:val="0092169B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl65">
     <w:name w:val="xl65"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="000000" w:fill="DDD9C4"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
@@ -6748,178 +6488,176 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl83">
     <w:name w:val="xl83"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharChar10">
     <w:name w:val="Char Char1_0"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="dou-paragraph">
     <w:name w:val="dou-paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodecomentrioChar"/>
     <w:rsid w:val="0092169B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
     <w:name w:val="Texto de comentário Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Textodecomentrio"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Textodecomentrio"/>
-    <w:next w:val="Textodecomentrio"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
     <w:link w:val="AssuntodocomentrioChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
     <w:name w:val="Assunto do comentário Char"/>
     <w:basedOn w:val="TextodecomentrioChar"/>
-    <w:link w:val="Assuntodocomentrio"/>
+    <w:link w:val="CommentSubject"/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
     <w:name w:val="Menção Pendente1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0092169B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numerada">
+  <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA3130"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="26"/>
       </w:numPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7139,87 +6877,86 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDB8A701-0119-4618-A793-F03977A92DB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2974</Characters>
+  <Pages>3</Pages>
+  <Words>549</Words>
+  <Characters>2966</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3517</CharactersWithSpaces>
+  <CharactersWithSpaces>3508</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dr Eder</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>