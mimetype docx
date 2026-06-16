--- v0 (2026-01-31)
+++ v1 (2026-06-16)
@@ -200,68 +200,84 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F7B1948" w14:textId="77777777" w:rsidR="004E6DF0" w:rsidRPr="004E6DF0" w:rsidRDefault="004E6DF0" w:rsidP="004E6DF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6DF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 1º Fica instituído no Calendário Municipal de Eventos o “Dia do Médico”, a ser comemorado, anualmente, no dia 18 de outubro de cada ano. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD170D2" w14:textId="5707263F" w:rsidR="005D6D18" w:rsidRDefault="004E6DF0" w:rsidP="004E6DF0">
+    <w:p w14:paraId="0CD170D2" w14:textId="25EBBB3F" w:rsidR="005D6D18" w:rsidRDefault="004E6DF0" w:rsidP="004E6DF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6DF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Art. 2º Esta Lei entra em vigor na data de sua publicação. </w:t>
+        <w:t>Art. 2º Esta Lei entra em vigor na data de sua publicação. Sala das Sessões, 06 de outubro de 2025.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8F3A25" w14:textId="697A2FA1" w:rsidR="00DB6722" w:rsidRDefault="004E6DF0" w:rsidP="004E6DF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -535,75 +551,85 @@
         </w:rPr>
         <w:t xml:space="preserve">Reconhecer e valorizar o trabalho dos médicos é fundamental, sobretudo em um período em que a saúde pública enfrenta tantas demandas e limitações. Esses profissionais têm se mostrado incansáveis na busca por melhores condições de vida para a população, assumindo papel de destaque não apenas nos hospitais e postos de saúde, mas também na prevenção, no acompanhamento e na promoção da qualidade de vida de toda a comunidade. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58502832" w14:textId="77777777" w:rsidR="004E6DF0" w:rsidRDefault="004E6DF0" w:rsidP="004E6DF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6DF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">A escolha da data de 18 de outubro remonta à tradição cristã que celebra o dia de São Lucas, evangelista que, além de sua atuação religiosa, também era médico. Essa associação reforça a simbologia da data, unindo ciência, fé e cuidado com a vida humana, elementos que sempre estiveram presentes na trajetória da medicina. </w:t>
+        <w:t xml:space="preserve">A escolha da data de 18 de outubro remonta à tradição cristã que celebra o dia de São Lucas, evangelista que, além de sua atuação religiosa, também era médico. Essa </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="004E6DF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E6DF0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">associação reforça a simbologia da data, unindo ciência, fé e cuidado com a vida humana, elementos que sempre estiveram presentes na trajetória da medicina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5611B457" w14:textId="77777777" w:rsidR="004E6DF0" w:rsidRDefault="004E6DF0" w:rsidP="004E6DF0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1" w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve">Assim, a instituição do Dia do Médico no calendário oficial de Várzea Paulista representa não apenas uma homenagem, mas também um incentivo ao fortalecimento de políticas públicas de saúde, à valorização profissional e ao reconhecimento social de uma categoria que tanto contribui para o bem-estar coletivo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C306829" w14:textId="1622F4B0" w:rsidR="004E6DF0" w:rsidRPr="004E6DF0" w:rsidRDefault="004E6DF0" w:rsidP="004E6DF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6DF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Diante da relevância do tema, contamos com o apoio dos nobres pares desta Casa Legislativa para a aprovação do presente Projeto de Lei.</w:t>
@@ -943,92 +969,80 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t xml:space="preserve">          PRESIDENTE</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="78B1F983" w14:textId="77777777" w:rsidR="00F52658" w:rsidRPr="00DE0DAA" w:rsidRDefault="00F52658" w:rsidP="00DE0DAA"/>
     <w:sectPr w:rsidR="00F52658" w:rsidRPr="00DE0DAA">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2271B065" w14:textId="77777777" w:rsidR="00312509" w:rsidRDefault="00312509">
+    <w:p w14:paraId="3B1BCBBC" w14:textId="77777777" w:rsidR="001C5E6F" w:rsidRDefault="001C5E6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6024516C" w14:textId="77777777" w:rsidR="00312509" w:rsidRDefault="00312509">
+    <w:p w14:paraId="71FC07FB" w14:textId="77777777" w:rsidR="001C5E6F" w:rsidRDefault="001C5E6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1050,55 +1064,54 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:notTrueType/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bell MT">
     <w:panose1 w:val="02020503060305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -1117,61 +1130,61 @@
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE3C46">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="34F449AC" w14:textId="77777777" w:rsidR="00F14EE6" w:rsidRDefault="00F14EE6">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05F8E50F" w14:textId="77777777" w:rsidR="00312509" w:rsidRDefault="00312509">
+    <w:p w14:paraId="0A1DA5FA" w14:textId="77777777" w:rsidR="001C5E6F" w:rsidRDefault="001C5E6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="764E9283" w14:textId="77777777" w:rsidR="00312509" w:rsidRDefault="00312509">
+    <w:p w14:paraId="5B68FE04" w14:textId="77777777" w:rsidR="001C5E6F" w:rsidRDefault="001C5E6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FC74961" w14:textId="77777777" w:rsidR="00F14EE6" w:rsidRPr="00B435C5" w:rsidRDefault="004E6DF0" w:rsidP="008A0B84">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="400" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsia="Arial Unicode MS" w:hAnsi="Bell MT" w:cs="Bell MT"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="36"/>
@@ -3804,52 +3817,51 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1509562074">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1617058231">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1358432653">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1451127758">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="32193347">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1764718297">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A0B84"/>
     <w:rsid w:val="0000041F"/>
     <w:rsid w:val="00003B07"/>
     <w:rsid w:val="00003C41"/>
     <w:rsid w:val="00004544"/>
@@ -3971,51 +3983,50 @@
     <w:rsid w:val="002A773F"/>
     <w:rsid w:val="002C1F0E"/>
     <w:rsid w:val="002C3BC7"/>
     <w:rsid w:val="002C5E19"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="002D1F73"/>
     <w:rsid w:val="002E3A8A"/>
     <w:rsid w:val="002E5217"/>
     <w:rsid w:val="002F23B8"/>
     <w:rsid w:val="002F41A1"/>
     <w:rsid w:val="002F5D08"/>
     <w:rsid w:val="002F66B4"/>
     <w:rsid w:val="002F6FA5"/>
     <w:rsid w:val="002F7478"/>
     <w:rsid w:val="002F7A75"/>
     <w:rsid w:val="00300B17"/>
     <w:rsid w:val="0030247B"/>
     <w:rsid w:val="00302593"/>
     <w:rsid w:val="00302758"/>
     <w:rsid w:val="00302FDF"/>
     <w:rsid w:val="00304395"/>
     <w:rsid w:val="00305ED6"/>
     <w:rsid w:val="003067A7"/>
     <w:rsid w:val="00307230"/>
     <w:rsid w:val="00307D97"/>
-    <w:rsid w:val="00312509"/>
     <w:rsid w:val="003153D7"/>
     <w:rsid w:val="00321137"/>
     <w:rsid w:val="0032278B"/>
     <w:rsid w:val="00323BCE"/>
     <w:rsid w:val="00326FE9"/>
     <w:rsid w:val="00327377"/>
     <w:rsid w:val="0033024A"/>
     <w:rsid w:val="003355C1"/>
     <w:rsid w:val="00337492"/>
     <w:rsid w:val="003409BC"/>
     <w:rsid w:val="00341546"/>
     <w:rsid w:val="00341A47"/>
     <w:rsid w:val="003429BC"/>
     <w:rsid w:val="003447E7"/>
     <w:rsid w:val="00354C00"/>
     <w:rsid w:val="00360FC2"/>
     <w:rsid w:val="0036480E"/>
     <w:rsid w:val="00366484"/>
     <w:rsid w:val="003669AF"/>
     <w:rsid w:val="0037245F"/>
     <w:rsid w:val="00372F05"/>
     <w:rsid w:val="00374587"/>
     <w:rsid w:val="0038036E"/>
     <w:rsid w:val="00381F9B"/>
     <w:rsid w:val="00386F51"/>
@@ -4023,51 +4034,50 @@
     <w:rsid w:val="00392EC6"/>
     <w:rsid w:val="00393EF4"/>
     <w:rsid w:val="003953F7"/>
     <w:rsid w:val="003A1CB1"/>
     <w:rsid w:val="003A2102"/>
     <w:rsid w:val="003B2ADF"/>
     <w:rsid w:val="003B4042"/>
     <w:rsid w:val="003B5A6A"/>
     <w:rsid w:val="003B7ECF"/>
     <w:rsid w:val="003C01FB"/>
     <w:rsid w:val="003C1647"/>
     <w:rsid w:val="003C50BB"/>
     <w:rsid w:val="003D04D6"/>
     <w:rsid w:val="003D1BFC"/>
     <w:rsid w:val="003D3851"/>
     <w:rsid w:val="003D54AD"/>
     <w:rsid w:val="003D6613"/>
     <w:rsid w:val="003D7909"/>
     <w:rsid w:val="003D7AA3"/>
     <w:rsid w:val="003E0F2F"/>
     <w:rsid w:val="003E4275"/>
     <w:rsid w:val="003F03E9"/>
     <w:rsid w:val="003F485B"/>
     <w:rsid w:val="003F5809"/>
     <w:rsid w:val="0040365F"/>
-    <w:rsid w:val="00406353"/>
     <w:rsid w:val="00406E59"/>
     <w:rsid w:val="00410427"/>
     <w:rsid w:val="004109CF"/>
     <w:rsid w:val="004138E2"/>
     <w:rsid w:val="00416ACF"/>
     <w:rsid w:val="004177EB"/>
     <w:rsid w:val="004178CD"/>
     <w:rsid w:val="00425E79"/>
     <w:rsid w:val="004307C3"/>
     <w:rsid w:val="00430F23"/>
     <w:rsid w:val="0043129F"/>
     <w:rsid w:val="004408BB"/>
     <w:rsid w:val="00441712"/>
     <w:rsid w:val="00445E8A"/>
     <w:rsid w:val="00451783"/>
     <w:rsid w:val="004562A4"/>
     <w:rsid w:val="004565CE"/>
     <w:rsid w:val="004622C3"/>
     <w:rsid w:val="00462BAB"/>
     <w:rsid w:val="00465A08"/>
     <w:rsid w:val="00473C69"/>
     <w:rsid w:val="00482F75"/>
     <w:rsid w:val="004836CC"/>
     <w:rsid w:val="00490E98"/>
     <w:rsid w:val="00491309"/>
@@ -4318,51 +4328,50 @@
     <w:rsid w:val="009923F0"/>
     <w:rsid w:val="009929CB"/>
     <w:rsid w:val="009A1C22"/>
     <w:rsid w:val="009A5C36"/>
     <w:rsid w:val="009B230B"/>
     <w:rsid w:val="009B3349"/>
     <w:rsid w:val="009B3677"/>
     <w:rsid w:val="009B6ACF"/>
     <w:rsid w:val="009B7F06"/>
     <w:rsid w:val="009C4949"/>
     <w:rsid w:val="009C69A7"/>
     <w:rsid w:val="009D201F"/>
     <w:rsid w:val="009D4B93"/>
     <w:rsid w:val="009E43AE"/>
     <w:rsid w:val="009E618C"/>
     <w:rsid w:val="009F1488"/>
     <w:rsid w:val="00A05872"/>
     <w:rsid w:val="00A101EE"/>
     <w:rsid w:val="00A11A59"/>
     <w:rsid w:val="00A13121"/>
     <w:rsid w:val="00A14B61"/>
     <w:rsid w:val="00A20BB5"/>
     <w:rsid w:val="00A27852"/>
     <w:rsid w:val="00A31691"/>
     <w:rsid w:val="00A349BE"/>
-    <w:rsid w:val="00A429D6"/>
     <w:rsid w:val="00A43D90"/>
     <w:rsid w:val="00A5060A"/>
     <w:rsid w:val="00A55E1F"/>
     <w:rsid w:val="00A649BB"/>
     <w:rsid w:val="00A66430"/>
     <w:rsid w:val="00A66449"/>
     <w:rsid w:val="00A66FBF"/>
     <w:rsid w:val="00A704C8"/>
     <w:rsid w:val="00A7160D"/>
     <w:rsid w:val="00A74576"/>
     <w:rsid w:val="00A74750"/>
     <w:rsid w:val="00A7548B"/>
     <w:rsid w:val="00A76623"/>
     <w:rsid w:val="00A852AD"/>
     <w:rsid w:val="00A9244D"/>
     <w:rsid w:val="00A9335B"/>
     <w:rsid w:val="00A952CF"/>
     <w:rsid w:val="00A9590D"/>
     <w:rsid w:val="00AA13E9"/>
     <w:rsid w:val="00AA55EE"/>
     <w:rsid w:val="00AA5928"/>
     <w:rsid w:val="00AB4D68"/>
     <w:rsid w:val="00AB58BD"/>
     <w:rsid w:val="00AB6296"/>
     <w:rsid w:val="00AB73D9"/>
@@ -6799,66 +6808,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDB8A701-0119-4618-A793-F03977A92DB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>438</Words>
-  <Characters>2371</Characters>
+  <Words>445</Words>
+  <Characters>2406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2804</CharactersWithSpaces>
+  <CharactersWithSpaces>2846</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dr Eder</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>